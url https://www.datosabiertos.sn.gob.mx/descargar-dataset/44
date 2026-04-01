--- v0 (2026-01-30)
+++ v1 (2026-04-01)
@@ -10,137 +10,194 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Datos" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="986" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1058" uniqueCount="57">
   <si>
     <t>Numero_identificacion</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Nombre_vialidad</t>
   </si>
   <si>
     <t>Pista</t>
   </si>
   <si>
     <t>Juegos_parque</t>
   </si>
   <si>
     <t>Aparatos_ejercicio</t>
   </si>
   <si>
     <t>Cancha</t>
   </si>
   <si>
     <t>Bebederos</t>
   </si>
   <si>
     <t>Botes_basura</t>
   </si>
   <si>
     <t>Cantidad_botes</t>
   </si>
   <si>
     <t>Latitud</t>
   </si>
   <si>
     <t>Longitud</t>
   </si>
   <si>
     <t>Nota</t>
   </si>
   <si>
+    <t xml:space="preserve">Enero </t>
+  </si>
+  <si>
     <t>Enero-Marzo</t>
   </si>
   <si>
     <t>Abril- Junio</t>
   </si>
   <si>
     <t>Julio - Septiembre</t>
   </si>
   <si>
     <t>Octubre-Diciembre</t>
+  </si>
+  <si>
+    <t>CHAPALA,MORENITA MIA Y REPUBLICA MEXICANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. LAS PUENTES Y REPUBLICA MEXICANA </t>
+  </si>
+  <si>
+    <t>AV.SAN NICOLAS , CERRO DEL MAMULIQUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANILLO PERIFERICO, RINCON DE LOS CERDOS Y TORRES DE FALCON </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOS REALES,CARLISTA Y FRANQUISTA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. LA JUVENTUD , OJO DE AGUA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AV. ANILLO ELECTRICO DIEGO DIAZ DE BERLANGA Y CAMINO A LA GRANGE </t>
+  </si>
+  <si>
+    <t>AV. LAS TORRES PINOS Y MIGUEL ALEMAN</t>
   </si>
   <si>
     <t xml:space="preserve">Parque Anillo Vial Metropolitano, entre Francisco Villa Y Av. Universidad                                   </t>
   </si>
   <si>
     <t xml:space="preserve">Parques Republica Mexicana; Av. Sendero y Av. Jorge Treviño                                         </t>
   </si>
   <si>
     <t xml:space="preserve">Parque Chapala; Republica Mexicana y Morenita Mia                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">Parque Las Arboledas; Av. Republica Mexicana; Av. Las Puentes                                                    </t>
   </si>
   <si>
     <t>Anillo Periférico Entre Rincón De Los Cedros y Torres De Falcón</t>
   </si>
   <si>
     <t>Gran Parque Don Luis J. Prieto; Ave. La Juventud Y Ojo De Agua</t>
   </si>
   <si>
     <t>Gran Parque Don Jesús Hinojosa Tijerina; Los Reales, Carlista Y Franquista</t>
   </si>
   <si>
     <t xml:space="preserve">Parque  Las Torres; Av. Miguel Alemán y Av. Los Pinos                                               </t>
   </si>
   <si>
     <t>Parque Anillo Eléctrico, Diego Díaz De Berlanga y Avenida 1</t>
   </si>
   <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
     <t>si</t>
   </si>
   <si>
     <t>no</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 27767.51M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 44894.00M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 8035.10M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE27034.55M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 54871.00M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 60000.00M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 19913.80M2</t>
+  </si>
+  <si>
+    <t>EL PARQUE PRESENTA UN AREA VERDE TOTAL DE 39182.28M2</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 23791.22 m2, cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 67372.51 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 27767.51 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 44894.00 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 27034.55 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 60000.00 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 54871.00 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
   <si>
     <t>El parque presenta un área verde total de 39182.28 m2,cualquier reporte hacerlo al 8181581290</t>
   </si>
@@ -485,51 +542,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N109"/>
+  <dimension ref="A1:N117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -537,4798 +594,5150 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2">
-        <v>1</v>
+        <v>8216</v>
       </c>
       <c r="B2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="I2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K2">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L2">
-        <v>25.751013</v>
+        <v>25.76179518</v>
       </c>
       <c r="M2">
-        <v>-100.303712</v>
+        <v>-100.2822459365</v>
       </c>
       <c r="N2" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3">
-        <v>2</v>
+        <v>8576</v>
       </c>
       <c r="B3">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K3">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="L3">
-        <v>25.750785</v>
+        <v>25.7424373259</v>
       </c>
       <c r="M3">
-        <v>-100.278082</v>
+        <v>-100.2816001247</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4">
-        <v>3</v>
+        <v>10564</v>
       </c>
       <c r="B4">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="G4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H4" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L4">
-        <v>25.761138</v>
+        <v>25.7397245203</v>
       </c>
       <c r="M4">
-        <v>-100.280892</v>
+        <v>-100.2889793049</v>
       </c>
       <c r="N4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5">
-        <v>4</v>
+        <v>10658</v>
       </c>
       <c r="B5">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J5" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K5">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L5">
-        <v>25.742537</v>
+        <v>25.7470110213</v>
       </c>
       <c r="M5">
-        <v>-100.284573</v>
+        <v>-100.3153664775</v>
       </c>
       <c r="N5" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6">
-        <v>5</v>
+        <v>10661</v>
       </c>
       <c r="B6">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K6">
-        <v>8</v>
+        <v>76</v>
       </c>
       <c r="L6">
-        <v>25.752159</v>
+        <v>25.7234054521</v>
       </c>
       <c r="M6">
-        <v>-100.31424</v>
+        <v>-100.2392506608</v>
       </c>
       <c r="N6" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7">
-        <v>6</v>
+        <v>10660</v>
       </c>
       <c r="B7">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="I7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K7">
         <v>15</v>
       </c>
       <c r="L7">
-        <v>25.734211</v>
+        <v>25.7344222841</v>
       </c>
       <c r="M7">
-        <v>-100.296073</v>
+        <v>-100.2943329482</v>
       </c>
       <c r="N7" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8">
-        <v>7</v>
+        <v>10663</v>
       </c>
       <c r="B8">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J8" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K8">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="L8">
-        <v>25.723311</v>
+        <v>25.7448753048</v>
       </c>
       <c r="M8">
-        <v>-100.238867</v>
+        <v>-100.2439898149</v>
       </c>
       <c r="N8" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9">
-        <v>8</v>
+        <v>8218</v>
       </c>
       <c r="B9">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
-        <v>25.727052</v>
+        <v>25.7303964715</v>
       </c>
       <c r="M9">
-        <v>-100.223965</v>
+        <v>-100.2253335474</v>
       </c>
       <c r="N9" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B10">
         <v>2024</v>
       </c>
       <c r="C10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I10" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K10">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L10">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M10">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N10" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B11">
         <v>2024</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G11" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I11" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J11" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L11">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M11">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N11" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B12">
         <v>2024</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K12">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L12">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M12">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N12" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B13">
         <v>2024</v>
       </c>
       <c r="C13" t="s">
         <v>15</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K13">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L13">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M13">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N13" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B14">
         <v>2024</v>
       </c>
       <c r="C14" t="s">
         <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I14" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K14">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L14">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M14">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N14" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B15">
         <v>2024</v>
       </c>
       <c r="C15" t="s">
         <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I15" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K15">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L15">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M15">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N15" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B16">
         <v>2024</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K16">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L16">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M16">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N16" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B17">
         <v>2024</v>
       </c>
       <c r="C17" t="s">
         <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K17">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L17">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M17">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N17" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B18">
         <v>2024</v>
       </c>
       <c r="C18" t="s">
         <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G18" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I18" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J18" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K18">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L18">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M18">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N18" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B19">
         <v>2024</v>
       </c>
       <c r="C19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I19" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K19">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L19">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M19">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N19" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20">
         <v>2024</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I20" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J20" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L20">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M20">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N20" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B21">
         <v>2024</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J21" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K21">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L21">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M21">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N21" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B22">
         <v>2024</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G22" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I22" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J22" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K22">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L22">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M22">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N22" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B23">
         <v>2024</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G23" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H23" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I23" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J23" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K23">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L23">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M23">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N23" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B24">
         <v>2024</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K24">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L24">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M24">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N24" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B25">
         <v>2024</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G25" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I25" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J25" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K25">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L25">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M25">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N25" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B26">
         <v>2024</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J26" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K26">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L26">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M26">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N26" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B27">
         <v>2024</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I27" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J27" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K27">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L27">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M27">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N27" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B28">
         <v>2024</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G28" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I28" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J28" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K28">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L28">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M28">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N28" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B29">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C29" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I29" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J29" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L29">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M29">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N29" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B30">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C30" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G30" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H30" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I30" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J30" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K30">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L30">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M30">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N30" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B31">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C31" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G31" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H31" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I31" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J31" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K31">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L31">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M31">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N31" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B32">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C32" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G32" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H32" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I32" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J32" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K32">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L32">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M32">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N32" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B33">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C33" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G33" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H33" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I33" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J33" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K33">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L33">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M33">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N33" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B34">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C34" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F34" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H34" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I34" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J34" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K34">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L34">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M34">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N34" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B35">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C35" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E35" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F35" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G35" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H35" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I35" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J35" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K35">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L35">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M35">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N35" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B36">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="C36" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G36" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I36" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J36" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K36">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L36">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M36">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N36" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B37">
         <v>2022</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D37" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F37" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G37" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I37" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J37" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K37">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L37">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M37">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N37" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B38">
         <v>2022</v>
       </c>
       <c r="C38" t="s">
         <v>15</v>
       </c>
       <c r="D38" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F38" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G38" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H38" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I38" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J38" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K38">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L38">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M38">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N38" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B39">
         <v>2022</v>
       </c>
       <c r="C39" t="s">
         <v>15</v>
       </c>
       <c r="D39" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F39" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G39" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H39" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I39" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J39" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K39">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L39">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M39">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N39" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B40">
         <v>2022</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G40" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H40" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I40" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J40" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K40">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L40">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M40">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N40" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B41">
         <v>2022</v>
       </c>
       <c r="C41" t="s">
         <v>15</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F41" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G41" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H41" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I41" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J41" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K41">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L41">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M41">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N41" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B42">
         <v>2022</v>
       </c>
       <c r="C42" t="s">
         <v>15</v>
       </c>
       <c r="D42" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F42" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G42" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H42" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I42" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J42" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K42">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L42">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M42">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N42" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B43">
         <v>2022</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F43" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G43" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H43" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I43" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J43" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K43">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L43">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M43">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N43" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B44">
         <v>2022</v>
       </c>
       <c r="C44" t="s">
         <v>15</v>
       </c>
       <c r="D44" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J44" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K44">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L44">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M44">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N44" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B45">
         <v>2022</v>
       </c>
       <c r="C45" t="s">
         <v>15</v>
       </c>
       <c r="D45" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E45" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G45" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H45" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I45" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J45" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K45">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L45">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M45">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N45" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B46">
         <v>2022</v>
       </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E46" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F46" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G46" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H46" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I46" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J46" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K46">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L46">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M46">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N46" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B47">
         <v>2022</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G47" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H47" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I47" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J47" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K47">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L47">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M47">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N47" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B48">
         <v>2022</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J48" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K48">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L48">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M48">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N48" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B49">
         <v>2022</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G49" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H49" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I49" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J49" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K49">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L49">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M49">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N49" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B50">
         <v>2022</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G50" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H50" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I50" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J50" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K50">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L50">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M50">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N50" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B51">
         <v>2022</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F51" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G51" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H51" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I51" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J51" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K51">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L51">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M51">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N51" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B52">
         <v>2022</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F52" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G52" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H52" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I52" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J52" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K52">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L52">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M52">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N52" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B53">
         <v>2022</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E53" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F53" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G53" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H53" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I53" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J53" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K53">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L53">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M53">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N53" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B54">
         <v>2022</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E54" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F54" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G54" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H54" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I54" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J54" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K54">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L54">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M54">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N54" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B55">
         <v>2022</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G55" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H55" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I55" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J55" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K55">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L55">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M55">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N55" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B56">
         <v>2022</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G56" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I56" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J56" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K56">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L56">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M56">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N56" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B57">
         <v>2022</v>
       </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F57" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G57" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H57" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I57" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J57" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K57">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L57">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M57">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N57" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B58">
         <v>2022</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F58" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G58" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H58" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I58" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J58" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K58">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L58">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M58">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N58" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B59">
         <v>2022</v>
       </c>
       <c r="C59" t="s">
         <v>17</v>
       </c>
       <c r="D59" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F59" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G59" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H59" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I59" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J59" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K59">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L59">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M59">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N59" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B60">
         <v>2022</v>
       </c>
       <c r="C60" t="s">
         <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F60" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G60" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H60" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I60" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J60" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K60">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L60">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M60">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N60" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B61">
         <v>2022</v>
       </c>
       <c r="C61" t="s">
         <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E61" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F61" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G61" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H61" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I61" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J61" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K61">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L61">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M61">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N61" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B62">
         <v>2022</v>
       </c>
       <c r="C62" t="s">
         <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E62" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F62" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G62" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H62" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I62" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J62" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K62">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L62">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M62">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N62" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B63">
         <v>2022</v>
       </c>
       <c r="C63" t="s">
         <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E63" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F63" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G63" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H63" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I63" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J63" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K63">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L63">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M63">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N63" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B64">
         <v>2022</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D64" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F64" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G64" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H64" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I64" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J64" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K64">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L64">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M64">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N64" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B65">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C65" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D65" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F65" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G65" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H65" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I65" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J65" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K65">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L65">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M65">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N65" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B66">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C66" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F66" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G66" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H66" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I66" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J66" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K66">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L66">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M66">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N66" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B67">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C67" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D67" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J67" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K67">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L67">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M67">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N67" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B68">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C68" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D68" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F68" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G68" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H68" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I68" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J68" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K68">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L68">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M68">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N68" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B69">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C69" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D69" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F69" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G69" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H69" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I69" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J69" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K69">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L69">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M69">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N69" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B70">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C70" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D70" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G70" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H70" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I70" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J70" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K70">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L70">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M70">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N70" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B71">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C71" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D71" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E71" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F71" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G71" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H71" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I71" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J71" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K71">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L71">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M71">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N71" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B72">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="C72" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D72" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E72" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F72" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G72" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H72" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I72" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J72" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K72">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L72">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M72">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N72" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B73">
         <v>2023</v>
       </c>
       <c r="C73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E73" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F73" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G73" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H73" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I73" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J73" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K73">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L73">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M73">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N73" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B74">
         <v>2023</v>
       </c>
       <c r="C74" t="s">
         <v>15</v>
       </c>
       <c r="D74" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F74" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G74" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H74" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I74" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J74" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K74">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L74">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M74">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N74" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B75">
         <v>2023</v>
       </c>
       <c r="C75" t="s">
         <v>15</v>
       </c>
       <c r="D75" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F75" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G75" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H75" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I75" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J75" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K75">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L75">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M75">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N75" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B76">
         <v>2023</v>
       </c>
       <c r="C76" t="s">
         <v>15</v>
       </c>
       <c r="D76" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F76" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G76" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H76" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I76" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J76" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K76">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L76">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M76">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N76" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B77">
         <v>2023</v>
       </c>
       <c r="C77" t="s">
         <v>15</v>
       </c>
       <c r="D77" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E77" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F77" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G77" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H77" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I77" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J77" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K77">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L77">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M77">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N77" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B78">
         <v>2023</v>
       </c>
       <c r="C78" t="s">
         <v>15</v>
       </c>
       <c r="D78" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E78" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F78" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G78" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H78" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I78" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J78" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K78">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L78">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M78">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N78" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B79">
         <v>2023</v>
       </c>
       <c r="C79" t="s">
         <v>15</v>
       </c>
       <c r="D79" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E79" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F79" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G79" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H79" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I79" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J79" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K79">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L79">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M79">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N79" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B80">
         <v>2023</v>
       </c>
       <c r="C80" t="s">
         <v>15</v>
       </c>
       <c r="D80" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E80" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F80" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G80" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H80" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I80" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J80" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K80">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L80">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M80">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N80" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B81">
         <v>2023</v>
       </c>
       <c r="C81" t="s">
         <v>15</v>
       </c>
       <c r="D81" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F81" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G81" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H81" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I81" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J81" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K81">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L81">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M81">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N81" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B82">
         <v>2023</v>
       </c>
       <c r="C82" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D82" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F82" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G82" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H82" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I82" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J82" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K82">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L82">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M82">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N82" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B83">
         <v>2023</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F83" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G83" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H83" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I83" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J83" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K83">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L83">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M83">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N83" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B84">
         <v>2023</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F84" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G84" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H84" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I84" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J84" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K84">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L84">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M84">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N84" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B85">
         <v>2023</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J85" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K85">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L85">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M85">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N85" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B86">
         <v>2023</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F86" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G86" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H86" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I86" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J86" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K86">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L86">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M86">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N86" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B87">
         <v>2023</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F87" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G87" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H87" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I87" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J87" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K87">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L87">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M87">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N87" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B88">
         <v>2023</v>
       </c>
       <c r="C88" t="s">
         <v>16</v>
       </c>
       <c r="D88" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E88" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F88" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G88" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H88" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I88" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J88" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K88">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L88">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M88">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N88" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B89">
         <v>2023</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E89" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F89" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G89" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H89" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I89" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J89" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K89">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L89">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M89">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N89" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B90">
         <v>2023</v>
       </c>
       <c r="C90" t="s">
         <v>16</v>
       </c>
       <c r="D90" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E90" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F90" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G90" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H90" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I90" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J90" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K90">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L90">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M90">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N90" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B91">
         <v>2023</v>
       </c>
       <c r="C91" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E91" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F91" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G91" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H91" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I91" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J91" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K91">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L91">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M91">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N91" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B92">
         <v>2023</v>
       </c>
       <c r="C92" t="s">
         <v>17</v>
       </c>
       <c r="D92" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E92" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F92" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G92" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H92" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I92" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J92" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K92">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L92">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M92">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N92" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B93">
         <v>2023</v>
       </c>
       <c r="C93" t="s">
         <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F93" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G93" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H93" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I93" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J93" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K93">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L93">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M93">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N93" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B94">
         <v>2023</v>
       </c>
       <c r="C94" t="s">
         <v>17</v>
       </c>
       <c r="D94" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F94" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G94" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H94" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I94" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J94" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K94">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L94">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M94">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N94" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B95">
         <v>2023</v>
       </c>
       <c r="C95" t="s">
         <v>17</v>
       </c>
       <c r="D95" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E95" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F95" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G95" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H95" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I95" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J95" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K95">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L95">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M95">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N95" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B96">
         <v>2023</v>
       </c>
       <c r="C96" t="s">
         <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E96" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F96" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G96" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H96" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I96" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J96" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K96">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L96">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M96">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N96" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B97">
         <v>2023</v>
       </c>
       <c r="C97" t="s">
         <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E97" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F97" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G97" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H97" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I97" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J97" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K97">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L97">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M97">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N97" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B98">
         <v>2023</v>
       </c>
       <c r="C98" t="s">
         <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E98" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F98" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G98" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H98" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I98" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J98" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K98">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L98">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M98">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N98" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B99">
         <v>2023</v>
       </c>
       <c r="C99" t="s">
         <v>17</v>
       </c>
       <c r="D99" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E99" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F99" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G99" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H99" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I99" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J99" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K99">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L99">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M99">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N99" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B100">
         <v>2023</v>
       </c>
       <c r="C100" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D100" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F100" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G100" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H100" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I100" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="J100" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K100">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="L100">
-        <v>25.753215</v>
+        <v>25.751013</v>
       </c>
       <c r="M100">
-        <v>-100.246878</v>
+        <v>-100.303712</v>
       </c>
       <c r="N100" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B101">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D101" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F101" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G101" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H101" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I101" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J101" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K101">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="L101">
-        <v>25.751013</v>
+        <v>25.750785</v>
       </c>
       <c r="M101">
-        <v>-100.303712</v>
+        <v>-100.278082</v>
       </c>
       <c r="N101" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B102">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C102" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D102" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J102" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K102">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="L102">
-        <v>25.750785</v>
+        <v>25.761138</v>
       </c>
       <c r="M102">
-        <v>-100.278082</v>
+        <v>-100.280892</v>
       </c>
       <c r="N102" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B103">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C103" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F103" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G103" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H103" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I103" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J103" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K103">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="L103">
-        <v>25.761138</v>
+        <v>25.742537</v>
       </c>
       <c r="M103">
-        <v>-100.280892</v>
+        <v>-100.284573</v>
       </c>
       <c r="N103" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:14">
       <c r="A104">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B104">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C104" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F104" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G104" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H104" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I104" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J104" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K104">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="L104">
-        <v>25.742537</v>
+        <v>25.752159</v>
       </c>
       <c r="M104">
-        <v>-100.284573</v>
+        <v>-100.31424</v>
       </c>
       <c r="N104" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B105">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C105" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F105" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G105" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H105" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I105" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="J105" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K105">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="L105">
-        <v>25.752159</v>
+        <v>25.734211</v>
       </c>
       <c r="M105">
-        <v>-100.31424</v>
+        <v>-100.296073</v>
       </c>
       <c r="N105" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B106">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C106" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D106" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E106" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F106" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G106" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H106" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="I106" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J106" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K106">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="L106">
-        <v>25.734211</v>
+        <v>25.723311</v>
       </c>
       <c r="M106">
-        <v>-100.296073</v>
+        <v>-100.238867</v>
       </c>
       <c r="N106" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B107">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C107" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D107" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E107" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F107" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G107" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H107" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I107" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="J107" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K107">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="L107">
-        <v>25.723311</v>
+        <v>25.727052</v>
       </c>
       <c r="M107">
-        <v>-100.238867</v>
+        <v>-100.223965</v>
       </c>
       <c r="N107" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B108">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="C108" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D108" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E108" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F108" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G108" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H108" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="I108" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J108" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K108">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="L108">
-        <v>25.727052</v>
+        <v>25.753215</v>
       </c>
       <c r="M108">
-        <v>-100.223965</v>
+        <v>-100.246878</v>
       </c>
       <c r="N108" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B109">
         <v>2024</v>
       </c>
       <c r="C109" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D109" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F109" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G109" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="H109" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="I109" t="s">
+        <v>39</v>
+      </c>
+      <c r="J109" t="s">
+        <v>38</v>
+      </c>
+      <c r="K109">
+        <v>1</v>
+      </c>
+      <c r="L109">
+        <v>25.751013</v>
+      </c>
+      <c r="M109">
+        <v>-100.303712</v>
+      </c>
+      <c r="N109" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14">
+      <c r="A110">
+        <v>2</v>
+      </c>
+      <c r="B110">
+        <v>2024</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" t="s">
         <v>28</v>
       </c>
-      <c r="J109" t="s">
-[...2 lines deleted...]
-      <c r="K109">
+      <c r="E110" t="s">
+        <v>38</v>
+      </c>
+      <c r="F110" t="s">
+        <v>38</v>
+      </c>
+      <c r="G110" t="s">
+        <v>38</v>
+      </c>
+      <c r="H110" t="s">
+        <v>38</v>
+      </c>
+      <c r="I110" t="s">
+        <v>38</v>
+      </c>
+      <c r="J110" t="s">
+        <v>38</v>
+      </c>
+      <c r="K110">
+        <v>35</v>
+      </c>
+      <c r="L110">
+        <v>25.750785</v>
+      </c>
+      <c r="M110">
+        <v>-100.278082</v>
+      </c>
+      <c r="N110" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14">
+      <c r="A111">
+        <v>3</v>
+      </c>
+      <c r="B111">
+        <v>2024</v>
+      </c>
+      <c r="C111" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" t="s">
+        <v>29</v>
+      </c>
+      <c r="E111" t="s">
+        <v>38</v>
+      </c>
+      <c r="F111" t="s">
+        <v>38</v>
+      </c>
+      <c r="G111" t="s">
+        <v>38</v>
+      </c>
+      <c r="H111" t="s">
+        <v>38</v>
+      </c>
+      <c r="I111" t="s">
+        <v>38</v>
+      </c>
+      <c r="J111" t="s">
+        <v>38</v>
+      </c>
+      <c r="K111">
+        <v>5</v>
+      </c>
+      <c r="L111">
+        <v>25.761138</v>
+      </c>
+      <c r="M111">
+        <v>-100.280892</v>
+      </c>
+      <c r="N111" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14">
+      <c r="A112">
+        <v>4</v>
+      </c>
+      <c r="B112">
+        <v>2024</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" t="s">
+        <v>30</v>
+      </c>
+      <c r="E112" t="s">
+        <v>38</v>
+      </c>
+      <c r="F112" t="s">
+        <v>38</v>
+      </c>
+      <c r="G112" t="s">
+        <v>38</v>
+      </c>
+      <c r="H112" t="s">
+        <v>38</v>
+      </c>
+      <c r="I112" t="s">
+        <v>38</v>
+      </c>
+      <c r="J112" t="s">
+        <v>38</v>
+      </c>
+      <c r="K112">
+        <v>42</v>
+      </c>
+      <c r="L112">
+        <v>25.742537</v>
+      </c>
+      <c r="M112">
+        <v>-100.284573</v>
+      </c>
+      <c r="N112" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14">
+      <c r="A113">
+        <v>5</v>
+      </c>
+      <c r="B113">
+        <v>2024</v>
+      </c>
+      <c r="C113" t="s">
+        <v>18</v>
+      </c>
+      <c r="D113" t="s">
+        <v>31</v>
+      </c>
+      <c r="E113" t="s">
+        <v>38</v>
+      </c>
+      <c r="F113" t="s">
+        <v>38</v>
+      </c>
+      <c r="G113" t="s">
+        <v>38</v>
+      </c>
+      <c r="H113" t="s">
+        <v>38</v>
+      </c>
+      <c r="I113" t="s">
+        <v>39</v>
+      </c>
+      <c r="J113" t="s">
+        <v>38</v>
+      </c>
+      <c r="K113">
+        <v>8</v>
+      </c>
+      <c r="L113">
+        <v>25.752159</v>
+      </c>
+      <c r="M113">
+        <v>-100.31424</v>
+      </c>
+      <c r="N113" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14">
+      <c r="A114">
+        <v>6</v>
+      </c>
+      <c r="B114">
+        <v>2024</v>
+      </c>
+      <c r="C114" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" t="s">
+        <v>32</v>
+      </c>
+      <c r="E114" t="s">
+        <v>38</v>
+      </c>
+      <c r="F114" t="s">
+        <v>38</v>
+      </c>
+      <c r="G114" t="s">
+        <v>38</v>
+      </c>
+      <c r="H114" t="s">
+        <v>39</v>
+      </c>
+      <c r="I114" t="s">
+        <v>38</v>
+      </c>
+      <c r="J114" t="s">
+        <v>38</v>
+      </c>
+      <c r="K114">
+        <v>15</v>
+      </c>
+      <c r="L114">
+        <v>25.734211</v>
+      </c>
+      <c r="M114">
+        <v>-100.296073</v>
+      </c>
+      <c r="N114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115">
+        <v>2024</v>
+      </c>
+      <c r="C115" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" t="s">
+        <v>33</v>
+      </c>
+      <c r="E115" t="s">
+        <v>38</v>
+      </c>
+      <c r="F115" t="s">
+        <v>38</v>
+      </c>
+      <c r="G115" t="s">
+        <v>38</v>
+      </c>
+      <c r="H115" t="s">
+        <v>38</v>
+      </c>
+      <c r="I115" t="s">
+        <v>38</v>
+      </c>
+      <c r="J115" t="s">
+        <v>38</v>
+      </c>
+      <c r="K115">
+        <v>76</v>
+      </c>
+      <c r="L115">
+        <v>25.723311</v>
+      </c>
+      <c r="M115">
+        <v>-100.238867</v>
+      </c>
+      <c r="N115" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14">
+      <c r="A116">
+        <v>8</v>
+      </c>
+      <c r="B116">
+        <v>2024</v>
+      </c>
+      <c r="C116" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" t="s">
+        <v>34</v>
+      </c>
+      <c r="E116" t="s">
+        <v>38</v>
+      </c>
+      <c r="F116" t="s">
+        <v>38</v>
+      </c>
+      <c r="G116" t="s">
+        <v>38</v>
+      </c>
+      <c r="H116" t="s">
+        <v>38</v>
+      </c>
+      <c r="I116" t="s">
+        <v>38</v>
+      </c>
+      <c r="J116" t="s">
+        <v>38</v>
+      </c>
+      <c r="K116">
+        <v>6</v>
+      </c>
+      <c r="L116">
+        <v>25.727052</v>
+      </c>
+      <c r="M116">
+        <v>-100.223965</v>
+      </c>
+      <c r="N116" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14">
+      <c r="A117">
+        <v>9</v>
+      </c>
+      <c r="B117">
+        <v>2024</v>
+      </c>
+      <c r="C117" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" t="s">
+        <v>35</v>
+      </c>
+      <c r="E117" t="s">
+        <v>38</v>
+      </c>
+      <c r="F117" t="s">
+        <v>38</v>
+      </c>
+      <c r="G117" t="s">
+        <v>38</v>
+      </c>
+      <c r="H117" t="s">
+        <v>38</v>
+      </c>
+      <c r="I117" t="s">
+        <v>39</v>
+      </c>
+      <c r="J117" t="s">
+        <v>38</v>
+      </c>
+      <c r="K117">
         <v>22</v>
       </c>
-      <c r="L109">
+      <c r="L117">
         <v>25.753215</v>
       </c>
-      <c r="M109">
+      <c r="M117">
         <v>-100.246878</v>
       </c>
-      <c r="N109" t="s">
-        <v>37</v>
+      <c r="N117" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Datos</vt:lpstr>